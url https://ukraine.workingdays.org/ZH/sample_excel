--- v4 (2026-02-26)
+++ v5 (2026-05-27)
@@ -1302,51 +1302,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>неділя</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>понеділок</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>вівторок</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>загальний</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Ukraine.workingdays.org</t>
+    <t>Sample file generated in 0.26 seconds by Ukraine.workingdays.org</t>
   </si>
   <si>
     <t>тиждень</t>
   </si>
   <si>
     <t>дні</t>
   </si>
   <si>
     <t>робочі дні</t>
   </si>
   <si>
     <t>вихідні дні</t>
   </si>
   <si>
     <t>святкові дні</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>робочий час</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>