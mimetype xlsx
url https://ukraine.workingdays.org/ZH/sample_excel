--- v5 (2026-05-27)
+++ v6 (2026-07-11)
@@ -1302,51 +1302,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>неділя</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>понеділок</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>вівторок</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>загальний</t>
   </si>
   <si>
-    <t>Sample file generated in 0.26 seconds by Ukraine.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Ukraine.workingdays.org</t>
   </si>
   <si>
     <t>тиждень</t>
   </si>
   <si>
     <t>дні</t>
   </si>
   <si>
     <t>робочі дні</t>
   </si>
   <si>
     <t>вихідні дні</t>
   </si>
   <si>
     <t>святкові дні</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>робочий час</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>