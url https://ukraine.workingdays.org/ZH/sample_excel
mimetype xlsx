--- v6 (2026-07-11)
+++ v7 (2026-08-26)
@@ -1302,51 +1302,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>неділя</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>понеділок</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>вівторок</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>загальний</t>
   </si>
   <si>
-    <t>Sample file generated in 0.2 seconds by Ukraine.workingdays.org</t>
+    <t>Sample file generated in 0.18 seconds by Ukraine.workingdays.org</t>
   </si>
   <si>
     <t>тиждень</t>
   </si>
   <si>
     <t>дні</t>
   </si>
   <si>
     <t>робочі дні</t>
   </si>
   <si>
     <t>вихідні дні</t>
   </si>
   <si>
     <t>святкові дні</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>робочий час</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>